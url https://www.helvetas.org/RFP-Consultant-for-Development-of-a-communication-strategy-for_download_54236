--- v0 (2026-04-23)
+++ v1 (2026-05-13)
@@ -980,103 +980,103 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:before="100" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A47EA" w:rsidRPr="00C06A02" w14:paraId="3FC1AADF" w14:textId="77777777" w:rsidTr="00691B4D">
         <w:trPr>
           <w:trHeight w:val="305"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5755" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="071A32EA" w14:textId="1EFD6113" w:rsidR="003A47EA" w:rsidRPr="00C06A02" w:rsidRDefault="003A47EA" w:rsidP="00723575">
+          <w:p w14:paraId="071A32EA" w14:textId="7FECAC1E" w:rsidR="003A47EA" w:rsidRPr="00C06A02" w:rsidRDefault="003A47EA" w:rsidP="00723575">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="100" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Tender announcement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002B6CDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Extended</w:t>
+              <w:t xml:space="preserve">First </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>Extended)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="131FE891" w14:textId="3B5A5502" w:rsidR="003A47EA" w:rsidRPr="00C06A02" w:rsidRDefault="003A47EA" w:rsidP="00723575">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="100" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1102,50 +1102,177 @@
               <w:widowControl w:val="0"/>
               <w:spacing w:before="100" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Hanoi Time</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A29C6EF" w14:textId="77777777" w:rsidR="003A47EA" w:rsidRPr="00C06A02" w:rsidRDefault="003A47EA" w:rsidP="003A47EA">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B6CDB" w:rsidRPr="00C06A02" w14:paraId="57D71AC2" w14:textId="77777777" w:rsidTr="00CA4CDF">
+        <w:trPr>
+          <w:trHeight w:val="305"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5755" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="267915B1" w14:textId="7F8AEA9B" w:rsidR="002B6CDB" w:rsidRPr="00C06A02" w:rsidRDefault="002B6CDB" w:rsidP="00CA4CDF">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06A02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Tender announcement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Second Extended)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E41ECFD" w14:textId="0BC6B0EC" w:rsidR="002B6CDB" w:rsidRPr="00C06A02" w:rsidRDefault="002B6CDB" w:rsidP="00CA4CDF">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>From 27 Apr 2026 to 29 Apr 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="122D568B" w14:textId="77777777" w:rsidR="002B6CDB" w:rsidRPr="00C06A02" w:rsidRDefault="002B6CDB" w:rsidP="00CA4CDF">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06A02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Hanoi Time</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="705DC18C" w14:textId="77777777" w:rsidR="002B6CDB" w:rsidRPr="00C06A02" w:rsidRDefault="002B6CDB" w:rsidP="00CA4CDF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="100" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4279" w:rsidRPr="00C06A02" w14:paraId="45CDCEAF" w14:textId="77777777" w:rsidTr="00691B4D">
         <w:trPr>
           <w:trHeight w:val="305"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5755" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
@@ -1307,86 +1434,75 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidR="00AB1567" w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="610C4A9E" w14:textId="4373BFC1" w:rsidR="00723575" w:rsidRPr="00C06A02" w:rsidRDefault="003A47EA" w:rsidP="00723575">
+          <w:p w14:paraId="610C4A9E" w14:textId="59D58A77" w:rsidR="00723575" w:rsidRPr="00C06A02" w:rsidRDefault="002B6CDB" w:rsidP="00723575">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="100" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Apr</w:t>
+              <w:t>03 May</w:t>
             </w:r>
             <w:r w:rsidR="004D2337" w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2F978CD4" w14:textId="59481166" w:rsidR="00723575" w:rsidRPr="00C06A02" w:rsidRDefault="00FE36DF" w:rsidP="00723575">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="100" w:after="60"/>
               <w:jc w:val="center"/>
@@ -1465,130 +1581,141 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>to issue clarifications</w:t>
             </w:r>
             <w:r w:rsidR="00E662DE" w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (clarifications can be found in the same link where the tender dossier was posted in Helvetas website)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4639C21B" w14:textId="6D92A1DF" w:rsidR="00723575" w:rsidRPr="00C06A02" w:rsidRDefault="003A47EA" w:rsidP="00723575">
+          <w:p w14:paraId="4639C21B" w14:textId="3782CB02" w:rsidR="00723575" w:rsidRPr="00C06A02" w:rsidRDefault="002B6CDB" w:rsidP="00723575">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="100" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>22</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Apr</w:t>
+              <w:t>04 May</w:t>
             </w:r>
             <w:r w:rsidR="004D2337" w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="30D860C6" w14:textId="2D2BD515" w:rsidR="00723575" w:rsidRPr="00C06A02" w:rsidRDefault="004D2337" w:rsidP="00723575">
+          <w:p w14:paraId="30D860C6" w14:textId="7B3AD312" w:rsidR="00723575" w:rsidRPr="00C06A02" w:rsidRDefault="004D2337" w:rsidP="00723575">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="100" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>17:30</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="002B6CDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C06A02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4279" w:rsidRPr="00C06A02" w14:paraId="62BF3526" w14:textId="77777777" w:rsidTr="00691B4D">
         <w:trPr>
           <w:trHeight w:val="88"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5755" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="7F4F6891" w14:textId="69E5C15B" w:rsidR="00723575" w:rsidRPr="00C06A02" w:rsidRDefault="00723575" w:rsidP="00723575">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="100" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
@@ -1691,86 +1818,75 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="246B7CE3" w14:textId="45AF04DD" w:rsidR="00723575" w:rsidRPr="00C06A02" w:rsidRDefault="003A47EA" w:rsidP="00723575">
+          <w:p w14:paraId="246B7CE3" w14:textId="0917F17E" w:rsidR="00723575" w:rsidRPr="00C06A02" w:rsidRDefault="002B6CDB" w:rsidP="00723575">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="100" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...10 lines deleted...]
-              <w:t>6 Apr</w:t>
+              <w:t>05 May</w:t>
             </w:r>
             <w:r w:rsidR="00723575" w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004D2337" w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2370,89 +2486,90 @@
     <w:p w14:paraId="22B59A33" w14:textId="77777777" w:rsidR="00AF2E17" w:rsidRPr="00C06A02" w:rsidRDefault="00AF2E17" w:rsidP="00AF2E17">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Provisional commencement date of the contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C421ABD" w14:textId="7CFBA9AC" w:rsidR="00723575" w:rsidRPr="00C06A02" w:rsidRDefault="00E55623" w:rsidP="00723575">
+    <w:p w14:paraId="7C421ABD" w14:textId="08CE3CF5" w:rsidR="00723575" w:rsidRPr="00C06A02" w:rsidRDefault="00E55623" w:rsidP="00723575">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The contract is anticipated to start on </w:t>
       </w:r>
-      <w:r w:rsidR="00506E52">
-[...8 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="002B6CDB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="00FE36DF" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> May</w:t>
       </w:r>
       <w:r w:rsidR="0021549F" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidR="00723575" w:rsidRPr="00C06A02">
         <w:rPr>
@@ -2469,107 +2586,106 @@
     <w:p w14:paraId="34CDC03A" w14:textId="77777777" w:rsidR="00AF2E17" w:rsidRPr="00C06A02" w:rsidRDefault="00AF2E17" w:rsidP="00AF2E17">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Initial period of execution and possible extension of the contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545449C9" w14:textId="3ABF1623" w:rsidR="00AF2E17" w:rsidRPr="00C06A02" w:rsidRDefault="00723575" w:rsidP="5ED7C188">
+    <w:p w14:paraId="545449C9" w14:textId="078C3F94" w:rsidR="00AF2E17" w:rsidRPr="00C06A02" w:rsidRDefault="00723575" w:rsidP="5ED7C188">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Services or works are </w:t>
       </w:r>
       <w:r w:rsidR="00E55623" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">anticipated </w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to be provided between </w:t>
       </w:r>
-      <w:r w:rsidR="00506E52">
-[...7 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="002B6CDB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="00FE36DF" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> May</w:t>
       </w:r>
       <w:r w:rsidR="0021549F" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2919,80 +3035,104 @@
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> that provide signed</w:t>
       </w:r>
       <w:r w:rsidR="00C86440" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> forms below will be processed for further evaluation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5DCB5B" w14:textId="77777777" w:rsidR="00C86440" w:rsidRPr="00C06A02" w:rsidRDefault="00B868C4" w:rsidP="00C86440">
+    <w:p w14:paraId="6F5DCB5B" w14:textId="0A61E29C" w:rsidR="00C86440" w:rsidRPr="00C06A02" w:rsidRDefault="00B868C4" w:rsidP="00C86440">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eligibility Documentation Form (See ELIGIBILITY DOCUMENTATION part below) </w:t>
+        <w:t>Eligibility Documentation Form (See ELIGIBILITY DOCUMENTATION part below</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6CDB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – applied to companies/organisations only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00324DB4" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B8156B" w14:textId="503DC87A" w:rsidR="00324DB4" w:rsidRPr="00C06A02" w:rsidRDefault="00324DB4" w:rsidP="00C86440">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
@@ -3205,116 +3345,150 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Documentary evidence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006144F6" w:rsidRPr="00C06A02" w14:paraId="15479F23" w14:textId="77777777" w:rsidTr="005E3428">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5399A405" w14:textId="77777777" w:rsidR="006144F6" w:rsidRPr="00C06A02" w:rsidRDefault="006144F6" w:rsidP="00833201">
+          <w:p w14:paraId="5399A405" w14:textId="5775C416" w:rsidR="006144F6" w:rsidRPr="00C06A02" w:rsidRDefault="006144F6" w:rsidP="00833201">
             <w:pPr>
               <w:pStyle w:val="Blockquote"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Relevant Qualification and Experience</w:t>
             </w:r>
+            <w:r w:rsidR="002B6CDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="483642EF" w14:textId="0FF0A22A" w:rsidR="006144F6" w:rsidRDefault="006144F6" w:rsidP="006144F6">
+          <w:p w14:paraId="483642EF" w14:textId="4A1E5FB6" w:rsidR="006144F6" w:rsidRDefault="002B6CDB" w:rsidP="006144F6">
             <w:pPr>
               <w:pStyle w:val="Blockquote"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="520"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61F80">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>University degree in Communications, Business, or a related field</w:t>
+              <w:t>University Degree</w:t>
             </w:r>
-            <w:r w:rsidR="00705123">
+            <w:r w:rsidR="006144F6" w:rsidRPr="00E61F80">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve"> in Communications, Business, or a related field</w:t>
+            </w:r>
+            <w:r w:rsidR="00705123">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(with individual applicant(s))</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7841E2B4" w14:textId="64B2B2F9" w:rsidR="006144F6" w:rsidRPr="00C06A02" w:rsidRDefault="006144F6" w:rsidP="006144F6">
             <w:pPr>
               <w:pStyle w:val="Blockquote"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="520"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
@@ -3714,69 +3888,67 @@
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Methodology and workplan</w:t>
             </w:r>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00833201">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="002B6CDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">comprehensive and feasible timeline, methodology and strategy for </w:t>
             </w:r>
-            <w:r w:rsidRPr="00833201">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="002B6CDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>implementation showing strong understanding of sustainable development concepts and practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1633A85C" w14:textId="2D683E2D" w:rsidR="006144F6" w:rsidRPr="00C06A02" w:rsidRDefault="006144F6" w:rsidP="006144F6">
             <w:pPr>
               <w:pStyle w:val="Blockquote"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
@@ -3795,50 +3967,51 @@
     </w:tbl>
     <w:p w14:paraId="77526989" w14:textId="24C288C5" w:rsidR="00602AC7" w:rsidRPr="00C06A02" w:rsidRDefault="00602AC7" w:rsidP="00602AC7">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The bidders that pass the </w:t>
       </w:r>
       <w:r w:rsidR="00B347A3" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>technical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> evaluation (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
@@ -4022,51 +4195,50 @@
           <w:tcPr>
             <w:tcW w:w="4980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="1EDEEC87" w14:textId="77777777" w:rsidR="0093689C" w:rsidRPr="00C06A02" w:rsidRDefault="00C33BC6" w:rsidP="005E3428">
             <w:pPr>
               <w:pStyle w:val="Blockquote"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Financial offer</w:t>
             </w:r>
             <w:r w:rsidR="00602AC7" w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> according to instructions in PART 2 of this document</w:t>
             </w:r>
             <w:r w:rsidR="0093689C" w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="452D34A0" w14:textId="7340A330" w:rsidR="00AF2E17" w:rsidRPr="00C06A02" w:rsidRDefault="0093689C" w:rsidP="0093689C">
             <w:pPr>
               <w:pStyle w:val="Blockquote"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
@@ -4363,78 +4535,89 @@
               <w:pStyle w:val="Blockquote"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Relevant Qualification and Experience</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F0F4507" w14:textId="77777777" w:rsidR="002E38AA" w:rsidRDefault="002E38AA" w:rsidP="002E38AA">
+          <w:p w14:paraId="3F0F4507" w14:textId="679BEE90" w:rsidR="002E38AA" w:rsidRDefault="002E38AA" w:rsidP="002E38AA">
             <w:pPr>
               <w:pStyle w:val="Blockquote"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="520"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E61F80">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>University degree in Communications, Business, or a related field</w:t>
+            </w:r>
+            <w:r w:rsidR="002B6CDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (with individual applicant(s))</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="216E3138" w14:textId="075E9CB6" w:rsidR="00602AC7" w:rsidRPr="00C06A02" w:rsidRDefault="002E38AA" w:rsidP="006144F6">
             <w:pPr>
               <w:pStyle w:val="Blockquote"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="520"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
@@ -5055,65 +5238,66 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Submission of offers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2673ED" w14:textId="6755B06A" w:rsidR="00B868C4" w:rsidRPr="00C06A02" w:rsidRDefault="00B868C4" w:rsidP="00B868C4">
+    <w:p w14:paraId="4C2673ED" w14:textId="6755B06A" w:rsidR="00B868C4" w:rsidRDefault="00B868C4" w:rsidP="00B868C4">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Offers must be submitted via email in electronic format</w:t>
       </w:r>
       <w:r w:rsidR="00490BAB" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> OR</w:t>
       </w:r>
@@ -5162,311 +5346,1076 @@
         <w:t xml:space="preserve"> using the standard forms provided by the </w:t>
       </w:r>
       <w:r w:rsidR="00AB1567" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Helvetas </w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(PART 1 and PART 2). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4116825C" w14:textId="7E85F856" w:rsidR="00AB2BB7" w:rsidRPr="00C06A02" w:rsidRDefault="00AB2BB7" w:rsidP="00B868C4">
+    <w:p w14:paraId="2C079C8F" w14:textId="096D9478" w:rsidR="007D0EBE" w:rsidRPr="00C06A02" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:pStyle w:val="Blockquote"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offers submitted after the deadline mentioned under Timetable of this RFP will not be considered. The counted official receipt time is the time Helvetas receiving by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>email/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>post/in-person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A52F82D" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00C06A02" w:rsidRDefault="007D0EBE" w:rsidP="00B868C4">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-      </w:r>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A3A2947" w14:textId="7C256166" w:rsidR="00B868C4" w:rsidRPr="00C06A02" w:rsidRDefault="00B868C4" w:rsidP="00B868C4">
+    <w:p w14:paraId="4116825C" w14:textId="7E85F856" w:rsidR="00AB2BB7" w:rsidRPr="00C06A02" w:rsidRDefault="00AB2BB7" w:rsidP="00B868C4">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>11.1 Submit via electronic format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A7A2B9" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E225B7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technical and Financial Offers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45593">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be submitted via email in electronic format only </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E225B7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in two separate files</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45593">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421A4F13" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06587644" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B1B5E">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:t>:</w:t>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technical and Financial Offers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>should be password protected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (follow below links for the instruction of how to create password)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The bidders will be informed in advance in order to provide the passwords. During the evaluation process the entitled purchasing panel member will </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the bidder and ask for the passwords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244E955C" w14:textId="03ADD1EE" w:rsidR="00B868C4" w:rsidRPr="00C06A02" w:rsidRDefault="00B868C4" w:rsidP="00B868C4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Blockquote"/>
+    <w:p w14:paraId="0ABDCF25" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00743F24" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Click here to l</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002B1B5E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>earn how to create a password protected Word file</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2EC07A03" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00743F24" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Click here to l</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002B1B5E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>earn how to create a password protected PDF file</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29158814" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00743F24" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Click here to l</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002B1B5E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>earn how to create a password protected Excel file</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A122994" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00743F24" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any problems during setting up the password to open, please contact the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00AC61C9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Procurement.Vietnam@Helvetas.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before the submission deadline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D1E316" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00620ED9" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4001B868" w14:textId="28938953" w:rsidR="007D0EBE" w:rsidRPr="00620ED9" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E225B7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Email subject</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reference number (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for example </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SIPPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0C3976" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00620ED9" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790528DF" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00620ED9" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The body of the email should contain bidder focal point’s name, address and telephone number (for password enquiry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FDFE61" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00620ED9" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2DB12E" w14:textId="39A9E2A8" w:rsidR="007D0EBE" w:rsidRPr="00E225B7" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C06A02">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E225B7">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:i w:val="0"/>
-[...21 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Technical Offer file</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E225B7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06A02">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002B1B5E">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall combine all the followings in 01 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">password-protected </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1B5E">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>file</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E225B7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C4BAF8" w14:textId="77777777" w:rsidR="00B868C4" w:rsidRPr="00C06A02" w:rsidRDefault="00B868C4" w:rsidP="00B868C4">
+    <w:p w14:paraId="244E955C" w14:textId="7AC062A5" w:rsidR="00B868C4" w:rsidRPr="00C06A02" w:rsidRDefault="00B868C4" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Emphasis"/>
+        <w:t>Signed Eligibility Documentation Form</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2AC5" w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-        <w:t>PART 1 – APPLICATION PACKAGE part below</w:t>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>– as per ELIGIBILITY DOCUMENTATION part below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02" w:rsidDel="007C5504">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>– applied to business only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1745A00D" w14:textId="6DCAA3E4" w:rsidR="00B868C4" w:rsidRPr="00C06A02" w:rsidRDefault="00B868C4" w:rsidP="00B868C4">
+    <w:p w14:paraId="75C4BAF8" w14:textId="77777777" w:rsidR="00B868C4" w:rsidRPr="00C06A02" w:rsidRDefault="00B868C4" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signed Application Form – as per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PART 1 – APPLICATION PACKAGE part below</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E769A0F" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRDefault="00B868C4" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:pStyle w:val="Blockquote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506E52">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical </w:t>
       </w:r>
       <w:r w:rsidR="00506E52" w:rsidRPr="00506E52">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>proposal</w:t>
       </w:r>
       <w:r w:rsidR="00506E52">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which ties to the requirements mentioned in the TOR and clearly define </w:t>
+        <w:t xml:space="preserve"> which ties to the requirements mentioned in the TOR and clearly define</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1745A00D" w14:textId="4F1B3645" w:rsidR="00B868C4" w:rsidRPr="00C06A02" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:pStyle w:val="Blockquote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00506E52" w:rsidRPr="00833201">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">comprehensive and feasible timeline, methodology and strategy for </w:t>
+        <w:t xml:space="preserve">omprehensive and feasible timeline, methodology and strategy for </w:t>
       </w:r>
       <w:r w:rsidR="00506E52" w:rsidRPr="00833201">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>implementation showing strong understanding of sustainable development concepts and practices</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06A02">
+      <w:r w:rsidR="00B868C4" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, accompanied by the following documentation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6519D22F" w14:textId="6EB3E50B" w:rsidR="00B868C4" w:rsidRPr="00C06A02" w:rsidRDefault="001F5965" w:rsidP="00B868C4">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
@@ -5616,1354 +6565,709 @@
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>completed</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> activities/projects </w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(both applied to business and individual consultant(s).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55843E5F" w14:textId="6C6F609D" w:rsidR="00B868C4" w:rsidRPr="00C06A02" w:rsidRDefault="00B868C4" w:rsidP="00B868C4">
+    <w:p w14:paraId="40E8DF03" w14:textId="54B7E0EC" w:rsidR="007D0EBE" w:rsidRPr="007D0EBE" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>b. The Financial Offer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">file </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">01 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>password protected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>shall contain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C040CB" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00620ED9" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:pStyle w:val="Blockquote"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1. Financial offer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PART 2 - Financial offer part below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A828942" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00620ED9" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Financial offer must be presented in Vietnam Dongs. The fees proposed in this offer should be all inclusive of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all costs to perform their tasks (e.g. office accommodation, transport, internet access and equipment, administrative and secretarial support, interpretation etc.).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The service contractor is responsible for all other taxes and duties and/or Helvetas shall withhold Personal Income Tax (if any) for individual work contract/agreement in compliance with the legislation of the country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7223A2" w14:textId="77777777" w:rsidR="00AB2BB7" w:rsidRPr="00C06A02" w:rsidRDefault="00AB2BB7" w:rsidP="00691B4D">
+      <w:pPr>
+        <w:pStyle w:val="Blockquote"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...80 lines deleted...]
-      <w:r w:rsidR="00FE36DF" w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B57899" w14:textId="1C1B1524" w:rsidR="00AB2BB7" w:rsidRPr="00C06A02" w:rsidRDefault="00AB2BB7" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:pStyle w:val="Blockquote"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001F5965" w:rsidRPr="00C06A02">
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C06A02">
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Submit by post/in-person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7026CCDA" w14:textId="77777777" w:rsidR="00AB2BB7" w:rsidRPr="00C06A02" w:rsidRDefault="00AB2BB7" w:rsidP="00691B4D">
+      <w:pPr>
+        <w:pStyle w:val="Blockquote"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C58FEC7" w14:textId="3580CF05" w:rsidR="007D0EBE" w:rsidRPr="00E225B7" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E225B7">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:iCs/>
-[...5 lines deleted...]
-      <w:r w:rsidR="001F5965" w:rsidRPr="00C06A02">
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Technical Offer</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:i w:val="0"/>
-[...35 lines deleted...]
-        <w:t>).</w:t>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>shall contain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E225B7">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B64DD7" w14:textId="77777777" w:rsidR="004F4DF8" w:rsidRPr="00C06A02" w:rsidRDefault="004F4DF8" w:rsidP="0093689C">
-[...59 lines deleted...]
-    <w:p w14:paraId="47834049" w14:textId="77777777" w:rsidR="00B868C4" w:rsidRPr="00C06A02" w:rsidRDefault="00B868C4" w:rsidP="00B868C4">
+    <w:p w14:paraId="0D32F309" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00C06A02" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Signed Eligibility Documentation Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>– as per ELIGIBILITY DOCUMENTATION part below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02" w:rsidDel="007C5504">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>– applied to business only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A25278" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00C06A02" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:pStyle w:val="Blockquote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signed Application Form – as per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PART 1 – APPLICATION PACKAGE part below</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C42BA42" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:pStyle w:val="Blockquote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...418 lines deleted...]
-      <w:r w:rsidRPr="00C06A02">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506E52">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
-          <w:color w:val="EE0000"/>
-[...75 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Technical proposal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which ties to the requirements mentioned in the TOR and clearly define:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0C931F" w14:textId="5532CC22" w:rsidR="00691B4D" w:rsidRPr="00C06A02" w:rsidRDefault="00691B4D" w:rsidP="00691B4D">
-[...367 lines deleted...]
-    <w:p w14:paraId="271603AF" w14:textId="619C1FD3" w:rsidR="00AB2BB7" w:rsidRPr="00C06A02" w:rsidRDefault="00AB2BB7" w:rsidP="007725F2">
+    <w:p w14:paraId="36F048C6" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00C06A02" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="59"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833201">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omprehensive and feasible timeline, methodology and strategy for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833201">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>implementation showing strong understanding of sustainable development concepts and practices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, accompanied by the following documentation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129816C9" w14:textId="58DD2F72" w:rsidR="00AB2BB7" w:rsidRPr="00C06A02" w:rsidRDefault="00AB2BB7" w:rsidP="007725F2">
-[...65 lines deleted...]
-    <w:p w14:paraId="5EADD9D4" w14:textId="77777777" w:rsidR="007725F2" w:rsidRPr="00C06A02" w:rsidRDefault="007725F2" w:rsidP="007725F2">
+    <w:p w14:paraId="3B24A2C1" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00C06A02" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Company profile/portfolio (applied to business only);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8A8384" w14:textId="77777777" w:rsidR="007725F2" w:rsidRPr="00C06A02" w:rsidRDefault="007725F2" w:rsidP="007725F2">
+    <w:p w14:paraId="0784A341" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00C06A02" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CV(s) of proposed consultancy member(s) (both applied to business and individual consultant(s);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F3A5F8" w14:textId="77777777" w:rsidR="007725F2" w:rsidRPr="00C06A02" w:rsidRDefault="007725F2" w:rsidP="007725F2">
+    <w:p w14:paraId="06779FA0" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00C06A02" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A list of </w:t>
@@ -6985,307 +7289,202 @@
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>completed</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> activities/projects </w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(both applied to business and individual consultant(s).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4478735B" w14:textId="77777777" w:rsidR="009235D0" w:rsidRPr="00C06A02" w:rsidRDefault="009235D0" w:rsidP="009235D0">
+    <w:p w14:paraId="7A09C180" w14:textId="75160C44" w:rsidR="007D0EBE" w:rsidRPr="007D0EBE" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>b. The Financial Offer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0EBE">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>shall contain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63513D04" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00620ED9" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
-        <w:spacing w:before="0"/>
-        <w:ind w:left="1080"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Emphasis"/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Financial offer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as per </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PART 2 - Financial offer part below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1FC97608" w14:textId="3745D829" w:rsidR="00AB2BB7" w:rsidRPr="00C06A02" w:rsidRDefault="00AB2BB7" w:rsidP="00AB2BB7">
+    <w:p w14:paraId="3E9EBA6A" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRPr="00620ED9" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...95 lines deleted...]
-      <w:r w:rsidRPr="00C06A02">
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620ED9">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The Financial offer must be presented in Vietnam Dongs. The fees proposed in this offer should be all inclusive</w:t>
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00C06A02">
+        <w:t>The Financial offer must be presented in Vietnam Dongs. The fees proposed in this offer should be all inclusive of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all costs to perform their tasks (e.g. office accommodation, transport, internet access and equipment, administrative and secretarial support, interpretation etc.).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620ED9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> The service contractor is responsible for all other taxes and duties and/or Helvetas shall withhold Personal Income Tax (if any) for individual work contract/agreement in compliance with the legislation of the country.</w:t>
-      </w:r>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A081B5" w14:textId="77777777" w:rsidR="00AB2BB7" w:rsidRPr="00C06A02" w:rsidRDefault="00AB2BB7" w:rsidP="00AB2BB7">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D4A2C02" w14:textId="77777777" w:rsidR="00FB5BA2" w:rsidRPr="00C06A02" w:rsidRDefault="00AB2BB7" w:rsidP="00AB2BB7">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7464,74 +7663,74 @@
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9A4B98" w14:textId="77777777" w:rsidR="00FB5BA2" w:rsidRPr="00C06A02" w:rsidRDefault="00FB5BA2" w:rsidP="00691B4D">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="356C856F" w14:textId="480F50C4" w:rsidR="00691B4D" w:rsidRPr="00C06A02" w:rsidRDefault="00AB2BB7" w:rsidP="00691B4D">
+    <w:p w14:paraId="356C856F" w14:textId="16C792E8" w:rsidR="00691B4D" w:rsidRPr="00C06A02" w:rsidRDefault="00AB2BB7" w:rsidP="00691B4D">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Offers submitted after the deadline mentioned under point 2 Timetable of this RFP will not be considered. The counted official receipt time is the time</w:t>
+        <w:t>Offers submitted after the deadline mentioned under Timetable of this RFP will not be considered. The counted official receipt time is the time</w:t>
       </w:r>
       <w:r w:rsidR="00FB5BA2" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Helvetas receiving by post/in-person</w:t>
       </w:r>
       <w:r w:rsidR="00FB5BA2" w:rsidRPr="00C06A02">
         <w:rPr>
@@ -7575,51 +7774,63 @@
     </w:p>
     <w:p w14:paraId="7EC97736" w14:textId="77777777" w:rsidR="00AF2E17" w:rsidRPr="00C06A02" w:rsidRDefault="00AF2E17" w:rsidP="00AF2E17">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Candidates may alter or withdraw their offers by written notification prior to the deadline for submission of tenders.  No offer may be altered after this deadline.</w:t>
+        <w:t xml:space="preserve">Candidates may alter or withdraw their offers by written notification prior to the deadline for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C06A02">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>submission of tenders.  No offer may be altered after this deadline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EF3F91" w14:textId="387E0C2B" w:rsidR="00AF2E17" w:rsidRPr="00C06A02" w:rsidRDefault="00AB1567" w:rsidP="00AF2E17">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Helvetas </w:t>
@@ -7661,51 +7872,50 @@
         </w:rPr>
         <w:t>Validity of offers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE50F99" w14:textId="2A83BDA5" w:rsidR="00AF2E17" w:rsidRPr="00C06A02" w:rsidRDefault="00AF2E17" w:rsidP="009235D0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bidders are bound by their tenders for 90 days after the deadline for submitting offers. In exceptional cases, before the period of validity expires, the </w:t>
       </w:r>
       <w:r w:rsidR="00AB1567" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Helvetas </w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">may ask bidders to extend the period of validity for a specific number of days, which may not exceed 40. </w:t>
       </w:r>
     </w:p>
@@ -8267,50 +8477,51 @@
     </w:p>
     <w:p w14:paraId="2C600400" w14:textId="5130C102" w:rsidR="00B61E3B" w:rsidRPr="00C06A02" w:rsidRDefault="00B61E3B" w:rsidP="00B61E3B">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Any attempt by a company/organisation to obtain confidential information, enter into unlawful agreements with competitors or influence the PP or the </w:t>
       </w:r>
       <w:r w:rsidR="00AB1567" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Helvetas </w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">during the process of examining, clarifying, evaluating and comparing offers will lead to the rejection of its offer and may result in penalties as described above. </w:t>
       </w:r>
     </w:p>
@@ -8360,63 +8571,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">reserves the right to suspend or cancel the </w:t>
       </w:r>
       <w:r w:rsidR="00501F08" w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">RFP </w:t>
       </w:r>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">procedure and/or </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">purchase order/contract if corrupt practices of any kind are discovered at any stage of the award process or during the execution of a contract. </w:t>
+        <w:t xml:space="preserve">procedure and/or purchase order/contract if corrupt practices of any kind are discovered at any stage of the award process or during the execution of a contract. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB321D2" w14:textId="77777777" w:rsidR="00B61E3B" w:rsidRPr="00C06A02" w:rsidRDefault="00B61E3B" w:rsidP="00B61E3B">
       <w:pPr>
         <w:pStyle w:val="Blockquote"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -9342,56 +9541,56 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:ind w:left="720" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Visibility toolkit recommendation developed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607759CC" w14:textId="03BE4AF8" w:rsidR="00117031" w:rsidRPr="00C06A02" w:rsidRDefault="00117031" w:rsidP="00C06A02">
+    <w:p w14:paraId="607759CC" w14:textId="03BE4AF8" w:rsidR="00117031" w:rsidRPr="00C06A02" w:rsidRDefault="00117031" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="58"/>
         </w:numPr>
         <w:ind w:left="450" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A02">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SCOPE OF WORK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6E6935" w14:textId="0C714A74" w:rsidR="00C06A02" w:rsidRPr="00C06A02" w:rsidRDefault="00C06A02" w:rsidP="00C06A02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -9937,69 +10136,78 @@
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC86DAD" w14:textId="77777777" w:rsidR="00C06A02" w:rsidRPr="00C06A02" w:rsidRDefault="00C06A02" w:rsidP="00A92452">
+          <w:p w14:paraId="7DC86DAD" w14:textId="056B1E67" w:rsidR="00C06A02" w:rsidRPr="00C06A02" w:rsidRDefault="007E725F" w:rsidP="00A92452">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C06A02">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>15 May 2026</w:t>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00C06A02" w:rsidRPr="00C06A02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C06A02" w:rsidRPr="00C06A02" w14:paraId="0B33D188" w14:textId="77777777" w:rsidTr="00A92452">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CA4D8FD" w14:textId="77777777" w:rsidR="00C06A02" w:rsidRPr="00C06A02" w:rsidRDefault="00C06A02" w:rsidP="00A92452">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -10746,67 +10954,67 @@
           <w:p w14:paraId="3657DFA9" w14:textId="4C253D0F" w:rsidR="00C06A02" w:rsidRPr="00C06A02" w:rsidRDefault="00C06A02" w:rsidP="00C06A02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="177"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Review documents and working with SIPPO/Helvetas to develop a communication plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1816" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="642C2E6F" w14:textId="25C2B527" w:rsidR="00C06A02" w:rsidRPr="00C06A02" w:rsidRDefault="00C06A02" w:rsidP="00C06A02">
+          <w:p w14:paraId="642C2E6F" w14:textId="3C840E4C" w:rsidR="00C06A02" w:rsidRPr="00C06A02" w:rsidRDefault="00C06A02" w:rsidP="00C06A02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Apr – May 2026</w:t>
+              <w:t xml:space="preserve"> May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C06A02" w:rsidRPr="00C06A02" w14:paraId="563BA2D3" w14:textId="77777777" w:rsidTr="001E6CD1">
         <w:trPr>
           <w:trHeight w:val="89"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3184" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6E4CCA9B" w14:textId="77AF8121" w:rsidR="00C06A02" w:rsidRPr="00C06A02" w:rsidRDefault="00C06A02" w:rsidP="00C06A02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
               <w:ind w:left="177"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C06A02">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12979,75 +13187,75 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CFD3483" w14:textId="077CD0AA" w:rsidR="005F13E3" w:rsidRPr="00C06A02" w:rsidRDefault="005F13E3" w:rsidP="00CE6750">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005F13E3" w:rsidRPr="00C06A02" w:rsidSect="00760CCF">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="734" w:right="1440" w:bottom="187" w:left="1440" w:header="720" w:footer="446" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27687B01" w14:textId="77777777" w:rsidR="006B3656" w:rsidRDefault="006B3656">
+    <w:p w14:paraId="49B15509" w14:textId="77777777" w:rsidR="003E1A0E" w:rsidRDefault="003E1A0E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33C52529" w14:textId="77777777" w:rsidR="006B3656" w:rsidRDefault="006B3656">
+    <w:p w14:paraId="3FD6502D" w14:textId="77777777" w:rsidR="003E1A0E" w:rsidRDefault="003E1A0E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13080,51 +13288,52 @@
   </w:font>
   <w:font w:name="Carlito">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Optima">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000067" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="204ED9D4" w14:textId="62A5B7E6" w:rsidR="005E3428" w:rsidRPr="003B0BA3" w:rsidRDefault="005E3428">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003B0BA3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -13158,172 +13367,163 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0C076E3D" w14:textId="77777777" w:rsidR="005E3428" w:rsidRDefault="005E3428">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30D446C9" w14:textId="77777777" w:rsidR="006B3656" w:rsidRDefault="006B3656">
+    <w:p w14:paraId="3FAF8D0C" w14:textId="77777777" w:rsidR="003E1A0E" w:rsidRDefault="003E1A0E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2021580F" w14:textId="77777777" w:rsidR="006B3656" w:rsidRDefault="006B3656">
+    <w:p w14:paraId="6C274B9E" w14:textId="77777777" w:rsidR="003E1A0E" w:rsidRDefault="003E1A0E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="54549033" w14:textId="77777777" w:rsidR="005E3428" w:rsidRPr="00D92849" w:rsidRDefault="005E3428" w:rsidP="00AF2E17">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D92849">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D92849">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any application received after this deadline will not be considered.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3E5B3715" w14:textId="1A5F81D9" w:rsidR="006A2AC5" w:rsidRDefault="006A2AC5">
+    <w:p w14:paraId="0ECCBFC5" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="009F4279">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F4279">
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Offers received without password will not be considered for evaluation</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0538F2F2" w14:textId="25F12DA2" w:rsidR="000B6DC7" w:rsidRDefault="000B6DC7">
+    <w:p w14:paraId="5FE5A1E3" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Offers received without password will not be considered for evaluation</w:t>
+        <w:t xml:space="preserve"> If the bidder is not reachable during the evaluation process, the offers will not be considered for evaluation</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="29BD30AE" w14:textId="2E28B966" w:rsidR="000B6DC7" w:rsidRDefault="000B6DC7">
+    <w:p w14:paraId="3E5B3715" w14:textId="1A5F81D9" w:rsidR="006A2AC5" w:rsidRDefault="006A2AC5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F4279">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A953E5">
+      <w:r w:rsidRPr="009F4279">
+        <w:t xml:space="preserve"> Electronic copies of eligibility documentation should be provided only by the winning bidder </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3624" w:rsidRPr="009F4279">
+        <w:t>prior to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4279">
+        <w:t xml:space="preserve"> contract</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3624" w:rsidRPr="009F4279">
+        <w:t xml:space="preserve"> signing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4279">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="18BBCD11" w14:textId="5218A621" w:rsidR="00AB2BB7" w:rsidRDefault="00AB2BB7" w:rsidP="00AB2BB7">
+    <w:p w14:paraId="36337AA4" w14:textId="77777777" w:rsidR="007D0EBE" w:rsidRDefault="007D0EBE" w:rsidP="007D0EBE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="009F4279">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F4279">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>opies of eligibility documentation should be provided only by the winning bidder prior to contract signing.</w:t>
+        <w:t xml:space="preserve"> Electronic copies of eligibility documentation should be provided only by the winning bidder prior to contract signing.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="5BE73281" w14:textId="77777777" w:rsidR="00CE6750" w:rsidRPr="00DF5003" w:rsidRDefault="00CE6750" w:rsidP="00CE6750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D3187">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009D3187">
         <w:rPr>
@@ -14502,50 +14702,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CED7160"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="727223F6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1850" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2570" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3290" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4010" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4730" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ED15E18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30602F18"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14614,51 +14927,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F96657B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4141358"/>
     <w:lvl w:ilvl="0" w:tplc="211EDB60">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14703,51 +15016,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FE41DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46CC5AC0"/>
     <w:lvl w:ilvl="0" w:tplc="D6C83DBC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14816,51 +15129,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="248A023F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E1B8F072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="735" w:hanging="375"/>
       </w:pPr>
@@ -14938,51 +15251,142 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24A50EA1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB44E150"/>
+    <w:lvl w:ilvl="0" w:tplc="E69C88DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:color w:val="0070C0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="263C15B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82A229DE"/>
     <w:lvl w:ilvl="0" w:tplc="BC4E7F84">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15028,51 +15432,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C3078F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E26C32A"/>
     <w:lvl w:ilvl="0" w:tplc="687E1CB8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -15140,51 +15544,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DA37C0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7CC871E"/>
     <w:lvl w:ilvl="0" w:tplc="5A9A5C3C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Carlito" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -15252,51 +15656,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FFB72C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BC4A576"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15365,51 +15769,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3103004D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E88CA48"/>
     <w:lvl w:ilvl="0" w:tplc="687E1CB8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -15477,51 +15881,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31176E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAD47182"/>
     <w:lvl w:ilvl="0" w:tplc="F9DC2708">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15567,51 +15971,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33D069F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29AC175C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15680,51 +16084,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35F52501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80745D8E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15793,51 +16197,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="378B1125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C60A554"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15906,51 +16310,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37AD293C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5B0F664"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16019,51 +16423,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E046100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0484B77A"/>
     <w:lvl w:ilvl="0" w:tplc="D6C83DBC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16132,51 +16536,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="404A1820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E129920"/>
     <w:lvl w:ilvl="0" w:tplc="70EA4F60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16221,51 +16625,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42284069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E584392"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16334,51 +16738,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44650C18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD1EBD8C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -16423,51 +16827,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4760642A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59381F6A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16536,51 +16940,141 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="487045BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E9E7E5E"/>
+    <w:lvl w:ilvl="0" w:tplc="22267D46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48E07B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D1273A0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16649,51 +17143,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E3D2E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDBE9914"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16762,51 +17256,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ECE6C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E50EB6A"/>
     <w:lvl w:ilvl="0" w:tplc="F508C64A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16875,51 +17369,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541853D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E9E139A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16988,51 +17482,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546854B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4141358"/>
     <w:lvl w:ilvl="0" w:tplc="211EDB60">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -17077,51 +17571,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54B86E08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A3A32FE"/>
+    <w:lvl w:ilvl="0" w:tplc="0B46C9DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:color w:val="0070C0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58561B17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2E8A630"/>
     <w:lvl w:ilvl="0" w:tplc="F5D8F9BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A5EAB35E">
@@ -17207,51 +17792,51 @@
     <w:lvl w:ilvl="7" w:tplc="FAB0FB86">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C8C83FF0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7633" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B397432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA4849D0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17293,51 +17878,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BBF7FAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1A8B086"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17379,51 +17964,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DC17052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA96D7D2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17492,51 +18077,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61EC53BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2482DA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17605,51 +18190,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63FD253F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="45FE72B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17718,51 +18303,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="654D154F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49E2E1A2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17831,51 +18416,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67057822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98F0A41E"/>
     <w:lvl w:ilvl="0" w:tplc="F508C64A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17944,51 +18529,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67BF5F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA981A22"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18057,51 +18642,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ADA74F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0AE65D52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -18170,51 +18755,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C735462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24147240"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -18260,51 +18845,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2E468E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B00A194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -18378,51 +18963,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D84276E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1AC226A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18491,51 +19076,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72D7641D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="051AF4E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18640,51 +19225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73B66C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51EAF55A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18726,51 +19311,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7535329F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9112EE7A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18839,51 +19424,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A17197"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BCB02EEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -18933,51 +19518,164 @@
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78801E39"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D582734"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="390"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="390"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="799A596C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E3498CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -19046,51 +19744,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C896F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E82DA76"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19159,64 +19857,64 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D601691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9B2428AC"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="FC6A28E8"/>
+    <w:lvl w:ilvl="0" w:tplc="B3DA64A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -19250,254 +19948,270 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1100101884">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="139424108">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1351486401">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1389454852">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1268587623">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1120077207">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="869952281">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="300766143">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1245840896">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1673953201">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="712847498">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="826094376">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1006321722">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="319509234">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="897015025">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1913663484">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1887141047">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="54"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="176432742">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="262734997">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1663392769">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1600529898">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1265378448">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1277371052">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="110712776">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1706246966">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="687295464">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="356077487">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1038816881">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1705253361">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1051806164">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1114792327">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="846597412">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1738477089">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="357777854">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1158157666">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1625966778">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1367408940">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1845582041">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="181013264">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1211499564">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="183713162">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1666743340">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="864485509">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="858589021">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="265311486">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="477839208">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1028066801">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1994023076">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1666743340">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="49" w16cid:durableId="38164087">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1075976173">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="139464391">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1715933365">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1214929627">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="313217976">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="1925456205">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="2122413566">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1865167701">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="602538981">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1778670611">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="642851372">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1991400103">
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -19552,50 +20266,51 @@
     <w:rsid w:val="000E7D28"/>
     <w:rsid w:val="001030A0"/>
     <w:rsid w:val="001110BF"/>
     <w:rsid w:val="00112A12"/>
     <w:rsid w:val="0011388D"/>
     <w:rsid w:val="00116B60"/>
     <w:rsid w:val="00117031"/>
     <w:rsid w:val="0011713A"/>
     <w:rsid w:val="00127725"/>
     <w:rsid w:val="00132DBB"/>
     <w:rsid w:val="0013390D"/>
     <w:rsid w:val="001355D7"/>
     <w:rsid w:val="00136822"/>
     <w:rsid w:val="0013688E"/>
     <w:rsid w:val="00142A6F"/>
     <w:rsid w:val="001436CF"/>
     <w:rsid w:val="00143B26"/>
     <w:rsid w:val="00143BDF"/>
     <w:rsid w:val="001539AF"/>
     <w:rsid w:val="00154542"/>
     <w:rsid w:val="001553F4"/>
     <w:rsid w:val="00157F22"/>
     <w:rsid w:val="00161163"/>
     <w:rsid w:val="00162160"/>
     <w:rsid w:val="001623DB"/>
+    <w:rsid w:val="00163164"/>
     <w:rsid w:val="00163235"/>
     <w:rsid w:val="00164CDF"/>
     <w:rsid w:val="00171E7F"/>
     <w:rsid w:val="001723E8"/>
     <w:rsid w:val="00180585"/>
     <w:rsid w:val="001852B7"/>
     <w:rsid w:val="00186AE8"/>
     <w:rsid w:val="00194DE9"/>
     <w:rsid w:val="00195C96"/>
     <w:rsid w:val="001A1F10"/>
     <w:rsid w:val="001A66F9"/>
     <w:rsid w:val="001B4DBC"/>
     <w:rsid w:val="001B7996"/>
     <w:rsid w:val="001C2A40"/>
     <w:rsid w:val="001C3F0E"/>
     <w:rsid w:val="001C7C64"/>
     <w:rsid w:val="001E05C9"/>
     <w:rsid w:val="001E494D"/>
     <w:rsid w:val="001E5393"/>
     <w:rsid w:val="001E6552"/>
     <w:rsid w:val="001E7AE0"/>
     <w:rsid w:val="001F112D"/>
     <w:rsid w:val="001F4C23"/>
     <w:rsid w:val="001F5965"/>
     <w:rsid w:val="001F77F9"/>
@@ -19623,50 +20338,51 @@
     <w:rsid w:val="00265E4B"/>
     <w:rsid w:val="002664EA"/>
     <w:rsid w:val="00275179"/>
     <w:rsid w:val="00275517"/>
     <w:rsid w:val="0028042E"/>
     <w:rsid w:val="00280C03"/>
     <w:rsid w:val="00281BD3"/>
     <w:rsid w:val="00282418"/>
     <w:rsid w:val="00282B68"/>
     <w:rsid w:val="00284004"/>
     <w:rsid w:val="0028615E"/>
     <w:rsid w:val="00287749"/>
     <w:rsid w:val="00287C18"/>
     <w:rsid w:val="0029124A"/>
     <w:rsid w:val="00291EA1"/>
     <w:rsid w:val="00296059"/>
     <w:rsid w:val="00296BC4"/>
     <w:rsid w:val="002971C2"/>
     <w:rsid w:val="002975EB"/>
     <w:rsid w:val="002A03ED"/>
     <w:rsid w:val="002A17D1"/>
     <w:rsid w:val="002A3398"/>
     <w:rsid w:val="002A5E91"/>
     <w:rsid w:val="002A7942"/>
     <w:rsid w:val="002B3748"/>
+    <w:rsid w:val="002B6CDB"/>
     <w:rsid w:val="002B74D5"/>
     <w:rsid w:val="002C2A52"/>
     <w:rsid w:val="002C3909"/>
     <w:rsid w:val="002C75D5"/>
     <w:rsid w:val="002D0DA0"/>
     <w:rsid w:val="002D24D5"/>
     <w:rsid w:val="002D2F1A"/>
     <w:rsid w:val="002D4531"/>
     <w:rsid w:val="002D508C"/>
     <w:rsid w:val="002D6416"/>
     <w:rsid w:val="002D6ABE"/>
     <w:rsid w:val="002E08A0"/>
     <w:rsid w:val="002E1C07"/>
     <w:rsid w:val="002E1EC3"/>
     <w:rsid w:val="002E33AE"/>
     <w:rsid w:val="002E33B7"/>
     <w:rsid w:val="002E38AA"/>
     <w:rsid w:val="002E52AF"/>
     <w:rsid w:val="002E64F8"/>
     <w:rsid w:val="002E76EE"/>
     <w:rsid w:val="00303C5E"/>
     <w:rsid w:val="00315A7F"/>
     <w:rsid w:val="00320E9E"/>
     <w:rsid w:val="003215F3"/>
     <w:rsid w:val="00321B4B"/>
@@ -19682,50 +20398,51 @@
     <w:rsid w:val="003513C5"/>
     <w:rsid w:val="00371AF9"/>
     <w:rsid w:val="00373A4C"/>
     <w:rsid w:val="00375185"/>
     <w:rsid w:val="00375C77"/>
     <w:rsid w:val="00382E77"/>
     <w:rsid w:val="00387FDA"/>
     <w:rsid w:val="00391787"/>
     <w:rsid w:val="00393C92"/>
     <w:rsid w:val="003A1D5E"/>
     <w:rsid w:val="003A47EA"/>
     <w:rsid w:val="003B0BA3"/>
     <w:rsid w:val="003B1082"/>
     <w:rsid w:val="003B3763"/>
     <w:rsid w:val="003B4721"/>
     <w:rsid w:val="003B6425"/>
     <w:rsid w:val="003B69D0"/>
     <w:rsid w:val="003C33CC"/>
     <w:rsid w:val="003C399C"/>
     <w:rsid w:val="003C60EB"/>
     <w:rsid w:val="003C7205"/>
     <w:rsid w:val="003D2E85"/>
     <w:rsid w:val="003D3624"/>
     <w:rsid w:val="003D50AE"/>
     <w:rsid w:val="003D6D73"/>
+    <w:rsid w:val="003E1A0E"/>
     <w:rsid w:val="003E25C1"/>
     <w:rsid w:val="003E33E0"/>
     <w:rsid w:val="003E6E11"/>
     <w:rsid w:val="003F641B"/>
     <w:rsid w:val="003F7964"/>
     <w:rsid w:val="004053F7"/>
     <w:rsid w:val="00406C0C"/>
     <w:rsid w:val="00407072"/>
     <w:rsid w:val="004225EB"/>
     <w:rsid w:val="0042337A"/>
     <w:rsid w:val="004274D0"/>
     <w:rsid w:val="00430073"/>
     <w:rsid w:val="0043534D"/>
     <w:rsid w:val="004375E5"/>
     <w:rsid w:val="00437A6F"/>
     <w:rsid w:val="00442C31"/>
     <w:rsid w:val="0044587D"/>
     <w:rsid w:val="00451FB9"/>
     <w:rsid w:val="00452DB6"/>
     <w:rsid w:val="00453356"/>
     <w:rsid w:val="0045678E"/>
     <w:rsid w:val="00464F2D"/>
     <w:rsid w:val="0046677B"/>
     <w:rsid w:val="004704D6"/>
     <w:rsid w:val="0047345A"/>
@@ -19804,51 +20521,53 @@
     <w:rsid w:val="005F0555"/>
     <w:rsid w:val="005F13E3"/>
     <w:rsid w:val="005F7249"/>
     <w:rsid w:val="00602248"/>
     <w:rsid w:val="0060298A"/>
     <w:rsid w:val="00602AC7"/>
     <w:rsid w:val="006051A7"/>
     <w:rsid w:val="00610D46"/>
     <w:rsid w:val="00610EEB"/>
     <w:rsid w:val="00613C30"/>
     <w:rsid w:val="0061410C"/>
     <w:rsid w:val="006144F6"/>
     <w:rsid w:val="0061669D"/>
     <w:rsid w:val="00617C27"/>
     <w:rsid w:val="00620A6B"/>
     <w:rsid w:val="00624B4A"/>
     <w:rsid w:val="00631A05"/>
     <w:rsid w:val="006324B5"/>
     <w:rsid w:val="006368C2"/>
     <w:rsid w:val="006419F1"/>
     <w:rsid w:val="006441E1"/>
     <w:rsid w:val="00650342"/>
     <w:rsid w:val="00651220"/>
     <w:rsid w:val="00657493"/>
     <w:rsid w:val="00664C18"/>
+    <w:rsid w:val="006742C0"/>
     <w:rsid w:val="00675C3E"/>
+    <w:rsid w:val="00676C7C"/>
     <w:rsid w:val="006775D8"/>
     <w:rsid w:val="006817E7"/>
     <w:rsid w:val="00682581"/>
     <w:rsid w:val="0068676D"/>
     <w:rsid w:val="00691B4D"/>
     <w:rsid w:val="00695A85"/>
     <w:rsid w:val="006A2131"/>
     <w:rsid w:val="006A2AC5"/>
     <w:rsid w:val="006A6492"/>
     <w:rsid w:val="006B3656"/>
     <w:rsid w:val="006B573B"/>
     <w:rsid w:val="006C6CF5"/>
     <w:rsid w:val="006C7426"/>
     <w:rsid w:val="006C77E3"/>
     <w:rsid w:val="006C78D3"/>
     <w:rsid w:val="006E17D9"/>
     <w:rsid w:val="006E6EEB"/>
     <w:rsid w:val="006F1D60"/>
     <w:rsid w:val="006F222C"/>
     <w:rsid w:val="006F5FD0"/>
     <w:rsid w:val="006F600A"/>
     <w:rsid w:val="006F63BA"/>
     <w:rsid w:val="00701D56"/>
     <w:rsid w:val="00703485"/>
     <w:rsid w:val="00703F20"/>
@@ -19882,55 +20601,57 @@
     <w:rsid w:val="007725F2"/>
     <w:rsid w:val="00773716"/>
     <w:rsid w:val="00773D99"/>
     <w:rsid w:val="00783232"/>
     <w:rsid w:val="00787743"/>
     <w:rsid w:val="00792405"/>
     <w:rsid w:val="00793165"/>
     <w:rsid w:val="007A078A"/>
     <w:rsid w:val="007A0A1C"/>
     <w:rsid w:val="007A19EF"/>
     <w:rsid w:val="007A2339"/>
     <w:rsid w:val="007A29EA"/>
     <w:rsid w:val="007A6909"/>
     <w:rsid w:val="007B0CE9"/>
     <w:rsid w:val="007B174E"/>
     <w:rsid w:val="007B1A5A"/>
     <w:rsid w:val="007B1E6F"/>
     <w:rsid w:val="007B459F"/>
     <w:rsid w:val="007B4B35"/>
     <w:rsid w:val="007B56AC"/>
     <w:rsid w:val="007B772F"/>
     <w:rsid w:val="007B7BBB"/>
     <w:rsid w:val="007C43A6"/>
     <w:rsid w:val="007C5C9E"/>
     <w:rsid w:val="007D05EF"/>
+    <w:rsid w:val="007D0EBE"/>
     <w:rsid w:val="007D4B6C"/>
     <w:rsid w:val="007D4B8F"/>
     <w:rsid w:val="007D7378"/>
     <w:rsid w:val="007D7CDC"/>
     <w:rsid w:val="007E1DD8"/>
+    <w:rsid w:val="007E725F"/>
     <w:rsid w:val="007F44C7"/>
     <w:rsid w:val="007F672F"/>
     <w:rsid w:val="007F6E05"/>
     <w:rsid w:val="007F77CB"/>
     <w:rsid w:val="0080095A"/>
     <w:rsid w:val="0080245D"/>
     <w:rsid w:val="00803B32"/>
     <w:rsid w:val="008175F6"/>
     <w:rsid w:val="00820477"/>
     <w:rsid w:val="00822533"/>
     <w:rsid w:val="008266F9"/>
     <w:rsid w:val="00832323"/>
     <w:rsid w:val="00832E8B"/>
     <w:rsid w:val="00833201"/>
     <w:rsid w:val="00834996"/>
     <w:rsid w:val="00842FB7"/>
     <w:rsid w:val="00843357"/>
     <w:rsid w:val="00844C36"/>
     <w:rsid w:val="0084613B"/>
     <w:rsid w:val="008510A2"/>
     <w:rsid w:val="0085148B"/>
     <w:rsid w:val="00852285"/>
     <w:rsid w:val="00853001"/>
     <w:rsid w:val="008553EA"/>
     <w:rsid w:val="0085587E"/>
@@ -20118,50 +20839,51 @@
     <w:rsid w:val="00BE0C81"/>
     <w:rsid w:val="00BE7311"/>
     <w:rsid w:val="00BF1DD3"/>
     <w:rsid w:val="00BF2858"/>
     <w:rsid w:val="00BF289C"/>
     <w:rsid w:val="00BF364E"/>
     <w:rsid w:val="00BF627B"/>
     <w:rsid w:val="00C01DC6"/>
     <w:rsid w:val="00C048EE"/>
     <w:rsid w:val="00C052BC"/>
     <w:rsid w:val="00C06A02"/>
     <w:rsid w:val="00C12406"/>
     <w:rsid w:val="00C25E46"/>
     <w:rsid w:val="00C26BA1"/>
     <w:rsid w:val="00C33BC6"/>
     <w:rsid w:val="00C3588C"/>
     <w:rsid w:val="00C37F4D"/>
     <w:rsid w:val="00C472AC"/>
     <w:rsid w:val="00C5051F"/>
     <w:rsid w:val="00C52D42"/>
     <w:rsid w:val="00C53383"/>
     <w:rsid w:val="00C54B49"/>
     <w:rsid w:val="00C5607F"/>
     <w:rsid w:val="00C6236E"/>
     <w:rsid w:val="00C6410F"/>
+    <w:rsid w:val="00C66DB0"/>
     <w:rsid w:val="00C67E35"/>
     <w:rsid w:val="00C708D4"/>
     <w:rsid w:val="00C70EA5"/>
     <w:rsid w:val="00C7100B"/>
     <w:rsid w:val="00C74837"/>
     <w:rsid w:val="00C7599D"/>
     <w:rsid w:val="00C775B8"/>
     <w:rsid w:val="00C80202"/>
     <w:rsid w:val="00C81D79"/>
     <w:rsid w:val="00C8463F"/>
     <w:rsid w:val="00C86407"/>
     <w:rsid w:val="00C86440"/>
     <w:rsid w:val="00C94963"/>
     <w:rsid w:val="00C97934"/>
     <w:rsid w:val="00CA00D7"/>
     <w:rsid w:val="00CA28E4"/>
     <w:rsid w:val="00CA53BD"/>
     <w:rsid w:val="00CC03F3"/>
     <w:rsid w:val="00CC27EA"/>
     <w:rsid w:val="00CC2BC5"/>
     <w:rsid w:val="00CC57A4"/>
     <w:rsid w:val="00CD04F2"/>
     <w:rsid w:val="00CD1179"/>
     <w:rsid w:val="00CD15ED"/>
     <w:rsid w:val="00CD5B1F"/>
@@ -22213,51 +22935,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1985742667">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Procurement.Vietnam@Helvetas.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Procurement.Vietnam@Helvetas.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thegioididong.com/hoi-dap/cach-dat-mat-khau-khoa-file-excel-khong-cho-chinh-sua-chan-1392137" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thegioididong.com/game-app/cach-dat-mat-khau-khoa-file-pdf-khong-cho-mo-chinh-sua-in-an-1301943" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thegioididong.com/hoi-dap/cach-dat-mat-khau-khoa-file-word-chan-sao-chep-chinh-sua-1392039" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Procurement.Vietnam@Helvetas.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -22516,50 +23238,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9AFEDF447375648863C9477C985D354" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="69f82dee089d286b9068b88b2b1cea0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="57e26bb4-3bf6-40d3-b344-8288fafdfa61" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="adc4b82a5c8eda69f6ce789ddb4f32a2" ns2:_="">
     <xsd:import namespace="57e26bb4-3bf6-40d3-b344-8288fafdfa61"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="57e26bb4-3bf6-40d3-b344-8288fafdfa61" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -22659,142 +23390,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C49491E4-AD52-4BB7-AAA7-4266A8454646}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40718E05-4041-452E-B4B9-D522EDB4AA74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="57e26bb4-3bf6-40d3-b344-8288fafdfa61"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADFC12DF-8089-4C63-B9AE-6F800AF52A9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39C77D21-DBA0-43BB-B334-E064B982B7F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4440</Words>
-  <Characters>25312</Characters>
+  <Words>4505</Words>
+  <Characters>25681</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>59</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>214</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29693</CharactersWithSpaces>
+  <CharactersWithSpaces>30126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Majlinda Jupolli</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GENERATOR">
     <vt:lpwstr>Microsoft FrontPage 3.0</vt:lpwstr>